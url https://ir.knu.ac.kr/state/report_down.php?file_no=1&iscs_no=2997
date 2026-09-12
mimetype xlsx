--- v0 (2026-04-29)
+++ v1 (2026-09-12)
@@ -1,90 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\00_통계연보\★2025_통계연보_서식\◆◆◆통계연보 2025 _최종본\Ⅱ.교원 및 조교\Ⅱ-5. 교원 및 조교 변동 현황\주석 파일\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\00. 통계연보 (10)\00. 2025_통계연보\★통계연보 2025 _최종본\Ⅱ.교원 및 조교\Ⅱ-5. 교원 및 조교 변동 현황\주석 파일\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCF7C22C-BCDD-41D7-B192-F10C71F01496}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0BD8B5C7-8788-4D25-A265-032139735E90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="1950" windowWidth="38415" windowHeight="12390" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="sheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="p+DnTVZmEzVtvpZhTaP/M2hG5972wCvtftwLRa8Q2k8="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M11" i="1" l="1"/>
   <c r="M8" i="1"/>
   <c r="M9" i="1"/>
   <c r="M10" i="1"/>
-  <c r="M7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="26">
   <si>
     <t>연도</t>
   </si>
   <si>
     <t>전입</t>
   </si>
   <si>
     <t>휴직</t>
   </si>
   <si>
     <t>복직</t>
   </si>
   <si>
     <t>퇴직</t>
   </si>
   <si>
     <t>전출</t>
   </si>
   <si>
     <t>질병</t>
@@ -103,95 +102,95 @@
   </si>
   <si>
     <t>기타</t>
   </si>
   <si>
     <t>소계</t>
   </si>
   <si>
     <t>전임
 교원</t>
   </si>
   <si>
     <t>교수</t>
   </si>
   <si>
     <t>부교수</t>
   </si>
   <si>
     <t>조교수</t>
   </si>
   <si>
     <t>조교</t>
   </si>
   <si>
     <t>구분</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>(</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>단위</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>명</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>전년도</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 4</t>
     </r>
     <r>
@@ -277,92 +276,78 @@
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>월</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 31</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>일까지</t>
     </r>
-    <phoneticPr fontId="6" type="noConversion"/>
-[...13 lines deleted...]
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="돋움"/>
         <family val="2"/>
         <charset val="129"/>
       </rPr>
       <t>계</t>
     </r>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>신규
 채용</t>
     </r>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>표</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
@@ -374,131 +359,119 @@
         <charset val="129"/>
       </rPr>
       <t>하단</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t>주석</t>
     </r>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
   </si>
   <si>
     <t>-</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="5" type="noConversion"/>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
-      <charset val="129"/>
-[...6 lines deleted...]
-      <family val="2"/>
       <charset val="129"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="돋움"/>
       <family val="2"/>
       <charset val="129"/>
     </font>
@@ -541,114 +514,108 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="쉼표 [0]" xfId="1" builtinId="6"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 3 2 2" xfId="2" xr:uid="{8202B549-D09E-44CF-B78E-EEEE29BB8466}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -837,610 +804,609 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z991"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
-    <col min="3" max="14" width="9.140625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="16384" width="14.42578125" style="6"/>
+    <col min="3" max="14" width="9.140625" style="5" customWidth="1"/>
+    <col min="15" max="15" width="9.7109375" style="5" customWidth="1"/>
+    <col min="16" max="16" width="72" style="5" customWidth="1"/>
+    <col min="17" max="26" width="9.7109375" style="5" customWidth="1"/>
+    <col min="27" max="16384" width="14.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="11"/>
-[...11 lines deleted...]
-      <c r="N1" s="11"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="14" t="s">
+      <c r="B2" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="12" t="s">
-        <v>23</v>
+      <c r="C2" s="14" t="s">
+        <v>22</v>
       </c>
-      <c r="D2" s="14" t="s">
+      <c r="D2" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="14" t="s">
+      <c r="E2" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="14" t="s">
+      <c r="F2" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="14" t="s">
+      <c r="G2" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="H2" s="13"/>
-[...5 lines deleted...]
-      <c r="N2" s="14" t="s">
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
     </row>
     <row r="3" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="14"/>
-[...5 lines deleted...]
-      <c r="G3" s="7" t="s">
+      <c r="A3" s="16"/>
+      <c r="B3" s="16"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H3" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I3" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="J3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="7" t="s">
+      <c r="K3" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="7" t="s">
+      <c r="L3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="7" t="s">
+      <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="13"/>
+      <c r="N3" s="15"/>
       <c r="O3" s="2"/>
-      <c r="P3" s="8" t="s">
-        <v>24</v>
+      <c r="P3" s="7" t="s">
+        <v>23</v>
       </c>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
     </row>
     <row r="4" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4">
         <v>2022</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
-      <c r="C4" s="15">
+      <c r="C4" s="9">
         <v>89</v>
       </c>
-      <c r="D4" s="15" t="s">
-        <v>25</v>
+      <c r="D4" s="9" t="s">
+        <v>24</v>
       </c>
-      <c r="E4" s="15">
+      <c r="E4" s="9">
         <v>14</v>
       </c>
-      <c r="F4" s="15">
+      <c r="F4" s="9">
         <v>11</v>
       </c>
-      <c r="G4" s="15" t="s">
-        <v>25</v>
+      <c r="G4" s="9" t="s">
+        <v>24</v>
       </c>
-      <c r="H4" s="15">
+      <c r="H4" s="9">
         <v>1</v>
       </c>
-      <c r="I4" s="15">
+      <c r="I4" s="9">
         <v>48</v>
       </c>
-      <c r="J4" s="15">
+      <c r="J4" s="9">
         <v>1</v>
       </c>
-      <c r="K4" s="15" t="s">
-        <v>25</v>
+      <c r="K4" s="9" t="s">
+        <v>24</v>
       </c>
-      <c r="L4" s="15">
+      <c r="L4" s="9">
         <v>15</v>
       </c>
-      <c r="M4" s="15">
+      <c r="M4" s="9">
         <v>65</v>
       </c>
-      <c r="N4" s="15" t="s">
-        <v>25</v>
+      <c r="N4" s="9" t="s">
+        <v>24</v>
       </c>
       <c r="O4" s="2"/>
       <c r="P4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
     </row>
     <row r="5" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4">
         <v>2023</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
-      <c r="C5" s="15">
+      <c r="C5" s="9">
         <v>78</v>
       </c>
-      <c r="D5" s="15" t="s">
-        <v>25</v>
+      <c r="D5" s="9" t="s">
+        <v>24</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="9">
         <v>13</v>
       </c>
-      <c r="F5" s="15">
+      <c r="F5" s="9">
         <v>9</v>
       </c>
-      <c r="G5" s="15" t="s">
-        <v>25</v>
+      <c r="G5" s="9" t="s">
+        <v>24</v>
       </c>
-      <c r="H5" s="15">
+      <c r="H5" s="9">
         <v>3</v>
       </c>
-      <c r="I5" s="15">
+      <c r="I5" s="9">
         <v>53</v>
       </c>
-      <c r="J5" s="15">
+      <c r="J5" s="9">
         <v>1</v>
       </c>
-      <c r="K5" s="15" t="s">
-        <v>25</v>
+      <c r="K5" s="9" t="s">
+        <v>24</v>
       </c>
-      <c r="L5" s="15">
+      <c r="L5" s="9">
         <v>19</v>
       </c>
-      <c r="M5" s="15">
+      <c r="M5" s="9">
         <v>76</v>
       </c>
-      <c r="N5" s="15" t="s">
-        <v>25</v>
+      <c r="N5" s="9" t="s">
+        <v>24</v>
       </c>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
     </row>
     <row r="6" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4">
         <v>2024</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="9">
         <v>94</v>
       </c>
-      <c r="D6" s="16" t="s">
-        <v>25</v>
+      <c r="D6" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="10">
         <v>18</v>
       </c>
-      <c r="F6" s="16">
+      <c r="F6" s="10">
         <v>14</v>
       </c>
-      <c r="G6" s="16" t="s">
-        <v>25</v>
+      <c r="G6" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="10">
         <v>1</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="10">
         <v>52</v>
       </c>
-      <c r="J6" s="16" t="s">
-        <v>25</v>
+      <c r="J6" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="K6" s="16" t="s">
-        <v>25</v>
+      <c r="K6" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="L6" s="16">
+      <c r="L6" s="10">
         <v>7</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="10">
         <v>60</v>
       </c>
-      <c r="N6" s="16" t="s">
-        <v>25</v>
+      <c r="N6" s="10" t="s">
+        <v>24</v>
       </c>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
     </row>
     <row r="7" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4">
         <v>2025</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B7" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="18">
-        <v>113</v>
+      <c r="C7" s="9">
+        <v>121</v>
       </c>
-      <c r="D7" s="17" t="s">
+      <c r="D7" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="17">
-        <v>10</v>
+      <c r="E7" s="10">
+        <v>19</v>
       </c>
-      <c r="F7" s="17">
-        <v>5</v>
+      <c r="F7" s="10">
+        <v>11</v>
       </c>
-      <c r="G7" s="17" t="s">
+      <c r="G7" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="10">
         <v>2</v>
       </c>
-      <c r="I7" s="17">
-        <v>47</v>
+      <c r="I7" s="10">
+        <v>49</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="10">
         <v>1</v>
       </c>
-      <c r="K7" s="17" t="s">
+      <c r="K7" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="L7" s="17">
-        <v>19</v>
+      <c r="L7" s="10">
+        <v>24</v>
       </c>
-      <c r="M7" s="17">
-[...1 lines deleted...]
-        <v>69</v>
+      <c r="M7" s="10">
+        <v>76</v>
       </c>
-      <c r="N7" s="17" t="s">
+      <c r="N7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
     </row>
     <row r="8" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="10">
         <v>20</v>
       </c>
-      <c r="D8" s="16" t="s">
-        <v>25</v>
+      <c r="D8" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="10">
         <v>8</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="10">
         <v>2</v>
       </c>
-      <c r="G8" s="16" t="s">
-        <v>25</v>
+      <c r="G8" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="10">
         <v>2</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="10">
         <v>46</v>
       </c>
-      <c r="J8" s="16" t="s">
-        <v>25</v>
+      <c r="J8" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="K8" s="16" t="s">
-        <v>25</v>
+      <c r="K8" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="10">
         <v>8</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="10">
         <f t="shared" ref="M8:M10" si="0">SUM(G8:L8)</f>
         <v>56</v>
       </c>
-      <c r="N8" s="16" t="s">
-        <v>25</v>
+      <c r="N8" s="10" t="s">
+        <v>24</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
     </row>
     <row r="9" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="9"/>
+      <c r="A9" s="11"/>
       <c r="B9" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="10">
         <v>18</v>
       </c>
-      <c r="D9" s="16" t="s">
-        <v>25</v>
+      <c r="D9" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="10">
         <v>2</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="10">
         <v>2</v>
       </c>
-      <c r="G9" s="16" t="s">
-        <v>25</v>
+      <c r="G9" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="H9" s="16" t="s">
-        <v>25</v>
+      <c r="H9" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="10">
         <v>1</v>
       </c>
-      <c r="J9" s="16" t="s">
-        <v>25</v>
+      <c r="J9" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="K9" s="16" t="s">
-        <v>25</v>
+      <c r="K9" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="10">
         <v>6</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="10">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="N9" s="16" t="s">
-        <v>25</v>
+      <c r="N9" s="10" t="s">
+        <v>24</v>
       </c>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
     </row>
     <row r="10" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="9"/>
+      <c r="A10" s="11"/>
       <c r="B10" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="10">
         <v>75</v>
       </c>
-      <c r="D10" s="16" t="s">
-        <v>25</v>
+      <c r="D10" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="E10" s="16" t="s">
-        <v>25</v>
+      <c r="E10" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="10">
         <v>1</v>
       </c>
-      <c r="G10" s="16" t="s">
-        <v>25</v>
+      <c r="G10" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="H10" s="16" t="s">
-        <v>25</v>
+      <c r="H10" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="I10" s="16" t="s">
-        <v>25</v>
+      <c r="I10" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="10">
         <v>1</v>
       </c>
-      <c r="K10" s="16" t="s">
-        <v>25</v>
+      <c r="K10" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="10">
         <v>5</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="10">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="N10" s="16" t="s">
-        <v>25</v>
+      <c r="N10" s="10" t="s">
+        <v>24</v>
       </c>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
     </row>
     <row r="11" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="9" t="s">
+      <c r="A11" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="9"/>
-      <c r="C11" s="16">
+      <c r="B11" s="11"/>
+      <c r="C11" s="10">
         <v>8</v>
       </c>
-      <c r="D11" s="16" t="s">
-        <v>25</v>
+      <c r="D11" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="10">
         <v>9</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="10">
         <v>6</v>
       </c>
-      <c r="G11" s="16" t="s">
-        <v>25</v>
+      <c r="G11" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="H11" s="16" t="s">
-        <v>25</v>
+      <c r="H11" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="10">
         <v>2</v>
       </c>
-      <c r="J11" s="16" t="s">
-        <v>25</v>
+      <c r="J11" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="K11" s="16" t="s">
-        <v>25</v>
+      <c r="K11" s="10" t="s">
+        <v>24</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="10">
         <v>5</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="10">
         <f>SUM(G11:L11)</f>
         <v>7</v>
       </c>
-      <c r="N11" s="16" t="s">
-        <v>25</v>
+      <c r="N11" s="10" t="s">
+        <v>24</v>
       </c>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
     </row>
     <row r="12" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
@@ -28865,55 +28831,55 @@
       <c r="Q991" s="2"/>
       <c r="R991" s="2"/>
       <c r="S991" s="2"/>
       <c r="T991" s="2"/>
       <c r="U991" s="2"/>
       <c r="V991" s="2"/>
       <c r="W991" s="2"/>
       <c r="X991" s="2"/>
       <c r="Y991" s="2"/>
       <c r="Z991" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <ignoredErrors>
-    <ignoredError sqref="M7:M11" formulaRange="1"/>
+    <ignoredError sqref="M8:M11" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>